--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10625093</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.111.074515</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Efficient state preparation for the Schwinger model with a theta term</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bazavov, Alexei; Henke, Brandon; Hostetler, Leon; Lee, Dean; Lin, Huey-Wen; Pederiva, Giovanni; Shindler, Andrea</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We present a comparison of different quantum state preparation algorithms and their overall efficiency for the Schwinger model with a theta term. While adiabatic state preparation is proved to be effective, in practice it leads to large gate counts to prepare the ground state. The quantum approximate optimization algorithm (QAOA) provides excellent results while keeping the counts small by design, at the cost of an expensive classical minimization process. We introduce a “blocked” modification of the Schwinger Hamiltonian to be used in the QAOA that further decreases the length of the algorithms as the size of the problem is increased. The rodeo algorithm (RA) provides a powerful tool to efficiently prepare any eigenstate of the Hamiltonian, as long as its overlap with the initial guess is large enough. We obtain the best results when combining the blocked QAOA ansatz and the RA, as this provides an excellent initial state with a relatively short algorithm without the need to perform any classical steps for large problem sizes.&lt;/p&gt; &lt;sec&gt;&lt;supplementary-material&gt;&lt;permissions&gt;&lt;copyright-statement&gt;Published by the American Physical Society&lt;/copyright-statement&gt;&lt;copyright-year&gt;2025&lt;/copyright-year&gt;&lt;/permissions&gt;&lt;/supplementary-material&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209424</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>APS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>