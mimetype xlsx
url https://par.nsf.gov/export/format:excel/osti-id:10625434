--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10625434</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s11092-025-09455-y</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Extended test time for English learners: Does use correspond to score comparability?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Witmer, Sara E; Marinho, Nathalie L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Educational Assessment, Evaluation and Accountability</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>207 to 230</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1874-8597</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;When large-scale assessment programs are developed and administered in a particular language, students from other native language backgrounds may experience considerable barriers to appropriate measurement of the targeted knowledge and skills. Empirical work is needed to determine if one of the most commonly-applied accommodations to address language barriers, namely extended test time limits, corresponds to score comparability for students who use it. Prior work has examined score comparability for English learners (ELs) eligible to use extended time on tests in the United States, but not specifically for those who more specifically show evidence of using the accommodation. NAEP process data were used to explore score comparability for two groups of ELs eligible for extended time: those who used extended time and those who did not. Analysis of differential item functioning (DIF) was applied to examine potential item bias for these groups when compared to a reference group of native English speakers. Items showing significant and large DIF were identified in both comparisons, with slightly more DIF items identified for the comparison involving ELs who used extended time. Item location and word counts were examined for those items displaying DIF, with results showing some alignment with the notion that language-related barriers may be present for ELs even when extended time is used. Overall, results point to a need for ongoing consideration of the unique needs of ELs during large-scale testing, and the opportunities test process data offer for more comprehensive analyses of accommodation use and effectiveness.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1749275</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Science+Business Media</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>