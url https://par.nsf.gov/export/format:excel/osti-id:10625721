--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10625721</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.adp9559</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cascading land surface hazards as a nexus in the Earth system</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yanites, Brian J; Clark, Marin K; Roering, Joshua J; West, A Joshua; Zekkos, Dimitrios; Baldwin, Jane W; Cerovski-Darriau, Corina; Gallen, Sean F; Horton, Daniel E; Kirby, Eric; Leshchinsky, Ben A; Mason, H Benjamin; Moon, Seulgi; Barnhart, Katherine R; Booth, Adam; Czuba, Jonathan A; McCoy, Scott; McGuire, Luke; Pfeiffer, Allison; Pierce, Jennifer</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>388</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6754</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This Review synthesizes progress and outlines a new framework for understanding how land surface hazards interact and propagate as sediment cascades across Earth’s surface, influenced by interactions among the atmosphere, biosphere, hydrosphere, and solid Earth. Recent research highlights a gap in understanding these interactions on human timescales, given rapid climatic change and urban expansion into hazard-prone zones. We review how surface processes such as coseismic landslides and post-fire debris flows form a complex sequence of events that exacerbate hazard susceptibility. Moreover, innovations in modeling, remote sensing, and critical zone science can offer new opportunities for quantifying cascading hazards. Looking forward, societal resilience can increase by transforming our understanding of cascading hazards through advances in integrating data into comprehensive models that link across Earth systems.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1854951; 2224871</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>