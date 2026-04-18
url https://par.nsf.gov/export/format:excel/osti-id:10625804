--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10625804</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/fms.2024.74</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Scaling limit of soliton lengths in a multicolor box-ball system</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lewis, Joel; Lyu, Hanbaek; Pylyavskyy, Pavlo; Sen, Arnab</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Forum of Mathematics, Sigma</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-5094</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The box-ball systems are integrable cellular automata whose long-time behavior is characterized by soliton solutions, with rich connections to other integrable systems such as the Korteweg-de Vries equation. In this paper, we consider a multicolor box-ball system with two types of random initial configurations and obtain sharp scaling limits of the soliton lengths as the system size tends to infinity. We obtain a sharp scaling limit of soliton lengths that turns out to be more delicate than that in the single color case established in [LLP20]. A large part of our analysis is devoted to studying the associated carrier process, which is a multidimensional Markov chain on the orthant, whose excursions and running maxima are closely related to soliton lengths. We establish the sharp scaling of its ruin probabilities, Skorokhod decomposition, strong law of large numbers and weak diffusive scaling limit to a semimartingale reflecting Brownian motion with explicit parameters. We also establish and utilize complementary descriptions of the soliton lengths and numbers in terms of modified Greene-Kleitman invariants for the box-ball systems and associated circular exclusion processes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2023239</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>