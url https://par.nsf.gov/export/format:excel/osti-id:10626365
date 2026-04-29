--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10626365</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s11222-025-10640-8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sequential Bayesian Registration for Functional Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kim, Yoonji; Chkrebtii, Oksana A; Kurtek, Sebastian A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Statistics and Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0960-3174</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;In many modern applications, discretely-observed data may be naturally understood as a set of functions. Functional data often exhibit two confounded sources of variability: amplitude (&lt;italic&gt;y&lt;/italic&gt;-axis) and phase (&lt;italic&gt;x&lt;/italic&gt;-axis). The extraction of amplitude and phase, a process known as registration, is essential in exploring the underlying structure of functional data in a variety of areas, from environmental monitoring to medical imaging. Critically, such data are often gathered sequentially with new functional observations arriving over time. Despite this, existing registration procedures do not sequentially update inference based on the new data, requiring model refitting. To address these challenges, we introduce a Bayesian framework for sequential registration of functional data, which updates statistical inference as new sets of functions are assimilated. This Bayesian model-based sequential learning approach utilizes sequential Monte Carlo sampling to recursively update the alignment of observed functions while accounting for associated uncertainty. Distributed computing significantly reduces computational cost relative to refitting the model using an iterative method such as Markov chain Monte Carlo on the full data. Simulation studies and comparisons reveal that the proposed approach performs well even when the target posterior distribution has a challenging structure. We apply the proposed method to three real datasets: (1) functions of annual drought intensity near Kaweah River in California, (2) annual sea surface salinity functions near Null Island, and (3) a sequence of repeated patterns in electrocardiogram signals.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2413747; 1740761; 1839252; 2015226</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>