--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10626558</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CAI64502.2025.00157</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Robust Anomaly Detection with Graph Neural Networks Using Controllability</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wei, Yifan; Said, Anwar; Abbas, Waseem; Koutsoukos, Xenofon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>888 to 895</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3315-2400-5</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Anomaly detection in complex domains poses significant challenges due to the need for extensive labeled data and the inherently imbalanced nature of anomalous versus benign samples. Graph-based machine learning models have emerged as a promising solution that combines attribute and relational data to uncover intricate patterns. However, the scarcity of anomalous data exacerbates the challenge, which
+requires innovative strategies to enhance model learning with limited information. In this paper, we hypothesize that the incorporation of the influence of the nodes, quantified through average controllability, can significantly improve the performance of anomaly detection. We propose two novel approaches to integrate average controllability into graph-based frameworks: (1) using average controllability as an edge weight and (2) encoding it as a one-hot edge attribute vector. Through rigorous evaluation on real-world and synthetic networks with six state-of-the-art baselines, our proposed methods demonstrate improved performance in identifying anomalies, highlighting the critical role of controllability measures in enhancing the performance of graph machine learning models. This work underscores the potential of integrating average controllability as additional metrics to address the challenges of anomaly detection in sparse and imbalanced datasets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2325416; 2325417</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Santa Clara, CA, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>