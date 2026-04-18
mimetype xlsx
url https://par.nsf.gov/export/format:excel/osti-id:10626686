--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10626686</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/pab.2024.39</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bioturbation increases time averaging despite promoting shell disintegration: a test using anthropogenic gradients in sediment accumulation and burrowing on the southern California shelf</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tomašových, Adam; Kidwell, Susan M; Dai, Ran; Alexander, Clark R; Kaufman, Darrell S; Edie, Stewart; Leonard-Pingel, Jill S; McNinch, Jesse E; Parker, Thomas; Wadman, Heidi M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Paleobiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>424 to 451</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8373</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Bioturbation can increase time averaging by downward and upward movements of young and old shells within the entire mixed layer and by accelerating the burial of shells into a sequestration zone (SZ), allowing them to bypass the uppermost taphonomically active zone (TAZ). However, bioturbation can increase shell disintegration concurrently, neutralizing the positive effects of mixing on time averaging. Bioirrigation by oxygenated pore-water promotes carbonate dissolution in the TAZ, and biomixing itself can mill shells weakened by dissolution or microbial maceration, and/or expose them to damage at the sediment–water interface. Here, we fit transition rate matrices to bivalve age–frequency distributions from four sediment cores from the southern California middle shelf (50–75 m) to assess the competing effects of bioturbation on disintegration and time averaging, exploiting a strong gradient in rates of sediment accumulation and bioturbation created by historic wastewater pollution. We find that disintegration covaries positively with mixing at all four sites, in accord with the scenario where bioturbation ultimately fuels carbonate disintegration. Both mixing and disintegration rates decline abruptly at the base of the 20- to 40-cm-thick, age-homogenized surface mixed layer at the three well-bioturbated sites, despite different rates of sediment accumulation. In contrast, mixing and disintegration rates are very low in the upper 25 cm at an effluent site with legacy sediment toxicity, despite recolonization by bioirrigating lucinid bivalves. Assemblages that formed during maximum wastewater emissions vary strongly in time averaging, with millennial scales at the low-sediment accumulation non-effluent sites, a centennial scale at the effluent site where sediment accumulation was high but bioturbation recovered quickly, and a decadal scale at the second high-sedimentation effluent site where bioturbation remained low for decades. Thus, even though disintegration rates covary positively with mixing rates, reducing postmortem shell survival, bioturbation has the&lt;italic&gt;net&lt;/italic&gt;effect of increasing the time averaging of skeletal remains on this warm-temperate siliciclastic shelf.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2317409</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Paleontological Society - Cambridge University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>