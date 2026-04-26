--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10627023</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/pro.70242</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploration of the interaction between dynein intermediate chain and dynactin p150&lt;sup&gt;Glued&lt;/sup&gt; reveals a novel binding Interface</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Di_Nicola, A J; Romig, Bryn L; Davis, Stella M; Cleary, Paul H; Yung, Claire H; Marsan, Daniel R; Merkt, Anna C; Loening, Nikolaus M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Protein Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0961-8368</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cytoplasmic dynein is a motor protein that plays a role in a number of cellular processes including retrograde transport. In many cases, dynein needs to interact with another protein, dynactin, to be fully active. An important step in the assembly of the dynein/dynactin complex is the interaction between the N‐terminal portion of the intermediate chain (IC) subunit of dynein and the coiled‐coil 1B (CC1B) region of the p150&lt;sup&gt;Glued&lt;/sup&gt; subunit of dynactin. Despite evidence for this interaction from binding studies, the exact location of where these proteins bind has remained elusive due to the dynamic nature of the interaction and the presence of intrinsically disordered regions in IC. By using intermolecular paramagnetic relaxation enhancements, we have been able to constrain the location of IC binding on p150&lt;sup&gt;Glued&lt;/sup&gt; to a position that is different from what has recently been hypothesized in a model of the dynein/dynactin complex based on cryo‐electron microscopy (cryo‐EM) data and AlphaFold predictions. In addition, although phosphorylation is important for regulating dynein/dynactin interactions, we show that a phosphomimetic mutation of IC is not sufficient to alter binding with p150&lt;sup&gt;Glued&lt;/sup&gt;.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003557; 1917696</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>