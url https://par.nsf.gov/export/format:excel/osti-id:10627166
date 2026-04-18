--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10627166</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ade983</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Energy Budget in the 2017 September 7 “Cold” Solar Flare</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fleishman, Gregory D; Motorina, Galina G; Yu, Sijie; Nita, Gelu M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>988</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>260</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;A subclass of early impulsive solar flares, cold flares, was proposed to represent a clean case, where the release of the free magnetic energy (almost) entirely goes to the acceleration of the nonthermal electrons, while the observed thermal response is entirely driven by the nonthermal energy deposition to the ambient plasma. This paper studies one more example of a cold flare, which was observed by a unique combination of instruments. In particular, this is the first cold flare observed with the Expanded Owens Valley Solar Array and, thus, for which the dynamical measurement of the coronal magnetic field and other parameters at the flare site is possible. With these new data, we quantified the coronal magnetic field at the flare site but did not find statistically significant variations of the magnetic field within the measurement uncertainties. We estimated that the uncertainty in the corresponding magnetic energy exceeds the thermal and nonthermal energies by an order of magnitude; thus, there should be sufficient free energy to drive the flare. We discovered a very prominent soft-hard-soft spectral evolution of the microwave-producing nonthermal electrons. We computed energy partitions and concluded that the nonthermal energy deposition is likely sufficient to drive the flare thermal response similarly to other cold flares.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2324724; 2436999</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Astronomical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>