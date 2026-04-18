--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10627183</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Integrating Data Practices into Middle School Social Studies through Project-Based Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Folger, Rachel; Kennedy, RaeSheena</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-17T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This session presents the work of two middle school humanities teachers who co-designed interdisciplinary data-infused project-based-learning modules that were implemented with their 8th grade social studies classes. The goal of this session is to share what we did with our students, how we aligned the social studies learning with an
+existing ELA curriculum, and our biggest takeaways from the experience. While some may question whether data is relevant in a humanities classroom, we found through this project that data literacy significantly enhanced our students' confidence and critical thinking and improved their research, problem-solving, and analytical skills,
+making connections between math, humanities, and the real world around them.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2200887</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Data Science Education K-12 Research to Practice Conference</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>San Antonio, TX</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>