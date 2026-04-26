--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10627413</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.mcpro.2025.100926</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Identifying Receptor Kinase Substrates Using an 8000 Peptide Kinase Client Library Enriched for Conserved Phosphorylation Sites</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kim, Daewon; Jorge, Gabriel Lemes; Xu, Chunhui; Su, Lingtao; Cho, Sung-Hwan; Ahsan, Nagib; Chen, Dongqin; Zhou, Lijuan; Gritsenko, Marina A; Zhou, Mowei; Wan, Jinrong; Pasa-Tolic, Ljiljana; Xu, Dong; Bartley, Laura E; Thelen, Jay J; Stacey, Gary</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecular &amp; Cellular Proteomics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>100926</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1535-9476</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In eukaryotic organisms, protein kinases regulate diverse protein activities and signaling pathways through phosphorylation of specific protein substrates. Isolating and characterizing kinase substrates is vital for defining downstream signaling pathways. The Kinase Client (KiC) assay is an in vitro synthetic peptide LC-MS/MS phosphorylation assay that has enabled identification of protein substrates (i.e., clients) for various protein kinases. For example, previous use of a 2,100-member (2k) peptide library identified substrates for the extracellular ATP receptor-like kinase, P2K1. Many P2K1 clients were confirmed by additional in vitro and in planta studies, including Integrin-Linked Kinase 4 (ILK4), for which we provide the evidence herein. In addition, we developed a new KiC peptide library containing 8,000 (8k) peptides based on phosphorylation sites primarily from Arabidopsis thaliana datasets. The 8k peptides are enriched for sites with conservation in other angiosperm plants, with the paired goals of representing functionally conserved sites and usefulness for screening kinases from diverse plants. Screening the 8k library with the active P2K1 kinase domain identified 177 phosphopeptides, including calcineurin B-like protein (CBL9) and G protein alpha subunit 1 (GPA1), which functions in cellular calcium signaling. We confirmed that P2K1 directly phosphorylates CBL9 and GPA1 through in vitro kinase assays. This expanded 8k KiC assay will be a useful tool for identifying novel substrates across diverse plant protein kinases, ultimately facilitating the exploration of previously undiscovered signaling pathways.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048410</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASBMB/Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>