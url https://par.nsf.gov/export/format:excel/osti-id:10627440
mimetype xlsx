--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10627440</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202451737</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A tell-tale tracer for externally irradiated protoplanetary disks: Comparing the [C I] 8727 Å line and ALMA observations in proplyds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aru, M-L; Maucó, K; Manara, C F; Haworth, T J; Ballering, N; Boyden, R; Campbell-White, J; Facchini, S; Rosotti, G P; Winter, A; Miotello, A; McLeod, A F; Robberto, M; Petr-Gotzens, M G; Ballabio, G; Vicente, S; Ansdell, M; Cleeves, L I</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>692</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A137</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The evolution of protoplanetary disks in regions with massive OB stars is influenced by externally driven winds that deplete the outer parts of these disks. The winds have previously been studied via forbidden oxygen emission lines, which also arise in isolated disks in low-mass star-forming regions (SFRs) with weak external UV fields in photoevaporative or magnetic (internal) disk winds. It is crucial to determine how to disentangle external winds from internal ones. Here, we report a proxy for unambiguously identifying externally driven winds with a forbidden line of neutral atomic carbon, [C&lt;sc&gt;I&lt;/sc&gt;] 8727 Å. We compare for the first time the spatial location of the emission in the [O&lt;sc&gt;I&lt;/sc&gt;] 5577 Å, [O&lt;sc&gt;I&lt;/sc&gt;] 6300 Å, and [C&lt;sc&gt;I&lt;/sc&gt;] 8727 Å lines traced by VLT/MUSE-NFM with the ALMA Band 7 continuum disk emission in a sample of 12 proplyds in the Orion Nebula Cluster (ONC). We confirm that the [O&lt;sc&gt;I&lt;/sc&gt;] 5577 Å emission is co-spatial with the disk emission, whereas that of [O&lt;sc&gt;I&lt;/sc&gt;] 6300 Å is emitted both on the disk surface and on the ionization front of the proplyds. We show for the first time that the [C&lt;sc&gt;I&lt;/sc&gt;] 8727 Å line is also co-spatial with the disk surface in proplyds, as seen in the MUSE and ALMA data comparison. The peak emission is compatible with the stellar location in all cases, apart from one target with high relative inclination with respect to the ionizing radiation, where the peak emission is located at the disk edge in the direction of the ionizing radiation. To verify whether the [C&lt;sc&gt;I&lt;/sc&gt;] 8727 Å line is detected in regions where external photoevaporation is not expected, we examined VLT/X-Shooter spectra for young stars in low-mass SFRs. Although the [O&lt;sc&gt;I&lt;/sc&gt;] 5577 Å and 6300 Å lines are well detected in all these targets, the total detection rate is ≪10% in the case of the [C&lt;sc&gt;I&lt;/sc&gt;] 8727 Å line. This number increases substantially to a ∼40% detection rate in&lt;italic&gt;σ&lt;/italic&gt;-Orionis, a region with higher UV radiation than in low-mass SFRs, but lower than in the ONC. The spatial location of the [C&lt;sc&gt;I&lt;/sc&gt;] 8727 Å line emission and the lack of its detection in isolated disks in low-mass SFRs strongly suggest that this line is a tell-tale tracer of externally driven photoevaporative winds, which agrees with recent excitation models.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2205698</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>