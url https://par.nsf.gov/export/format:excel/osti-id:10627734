--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10627734</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5281/zenodo.15627742</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gridded Ocean Observatories Initiative Washington Offshore Profiler Mooring (CE09OSPM) Conductivity–Temperature–Depth (CTD) and dissolved oxygen data, 2014 – 2025</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Risien, Craig; Desiderio, Russell; Fram, Jonathan; Dever, Edward</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This data set consists of 3,244 gridded, daily averaged temperature, practical salinity, potential density, and dissolved oxygen profiles. These profiles were collected from October 2014 to May 2025 by the NSF Ocean Observatories Initiative Washington Offshore Profiler Mooring (CE09OSPM) located at 46.8517°N, 124.982°W between approximately 35 and 510 meters water depth using a McLane® Moored Profiler (MMP). The MMP was equipped with a Sea-Bird Scientific 52-MP (SBE 52-MP) CTD instrument and an associated Sea-Bird Scientific (SBE 43F) dissolved oxygen sensor.
+Raw binary data files [C*.DAT (CTD data); E*.DAT (engineering data plus auxiliary sensor data) and A*.DAT (current meter data)] were converted to ASCII text files using the McLane® Research Laboratories, Inc. Profile Unpacker v3.10 application. Dissolved oxygen calibration files for each of the twenty deployments were downloaded from the Ocean Observatories Initiative asset-management GitHub® repository. 
+The unpacked C*.TXT (CTD data); E*.TXT (engineering data plus auxiliary sensors) and A*.TXT (current meter data) ASCII data files associated with each deployment were processed using a MATLAB® toolbox that was specifically created to process OOI MMP data. The toolbox imports MMP A*.TXT, C*.TXT, and E*.TXT data files, and applies the necessary calibration coefficients and data corrections, including adjusting for thermal-lag, flow, and sensor time constant effects. mmp_toolbox calculates dissolved oxygen concentration using the methods described in Owens and Millard (1985) and Garcia and Gordon (1992). Practical salinity and potential density are derived using the Gibbs-SeaWater Oceanographic Toolbox. After the corrections and calculations for each profile are complete, the data are binned in space to create a final, 0.5-dbar binned data set. The more than 24,000 individual temperature, practical salinity, pressure, potential density, and dissolved oxygen profiles were temporally averaged to form the final, daily averaged data set presented here.
+Using the methods described in Risien et al. (2023), daily temperature, practical salinity, potential density, and dissolved oxygen climatologies were calculated for each 0.5-dbar depth bin using a three-harmonic fit (1, 2, and 3 cycles per year) based on the 10-year period January 2015 to December 2024.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2244833</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Zenodo</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>