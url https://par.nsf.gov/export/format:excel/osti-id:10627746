--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>37</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10627746</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CHARACTERIZATION OF UNDERGRADUATE BIOLOGY INSTRUCTORS’ GOALS AND STRATEGIES FOR IMPLEMENTING QUANTITATIVE REASONING</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Khushal, Anum</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Quantitative reasoning (QR) is the ability to apply mathematics and statistics in the context of real-life situations and scientific problems. It is an important skill that students require to make sense of complex biological phenomena and handle large datasets in biology courses and research as well as in professional contexts. Biology educators and researchers are responding to the increasing need for QR through curricular reforms and research into biology education. This qualitative study investigates how undergraduate biology instructors implement QR into their teaching. The study used pedagogical content knowledge (PCK) and a QR framework to explore instructors’ instructional goals, strategies, and perceived challenges and affordances in undergraduate biology instruction. The participants included 21 biology faculty across various institutions in the United States, who intentionally integrated QR in their instruction. Semi-structured interviews were used to collect data focusing on participants’ beliefs, experiences, and classroom practices. Findings indicated that instructors adapt their QR instruction based on course level and student preparedness. In lower-division courses, strategies emphasized building foundational skills, reducing math anxiety, and using scaffolded instruction to promote confidence. In upper-division courses, instructors expected greater math fluency but still encountered a wide range of student abilities, prompting a focus on correcting misconceptions in integrating math knowledge and fostering deeper conceptual understanding in biology. Many instructors reported that their personal and educational experiences, especially struggles with math, often shaped their inclusive and empathetic teaching practices. Additionally, instructors’ research backgrounds influenced instructional design, particularly in the use of authentic data, statistical tools, and real-world applications. Instructors’ teaching experiences led to refinement in lesson planning, pacing, and active learning strategies. Despite their efforts, instructors faced both internal and external challenges in implementing QR, including discomfort with teaching math, time limitations, student resistance, and institutional barriers. However, affordances such as departmental support, interdisciplinary collaboration, and curricular flexibility helped to overcome some of these challenges. This study highlights the complex relationships between instructors’ experiences, beliefs, and contextual factors in shaping QR instruction. This calls for professional development that supports reflective practice, builds interdisciplinary competence, and promotes instructional strategies that bridge biology and mathematics and will help instructors design a learning environment that better support students’ development of QR skills. These findings offer valuable guidance for professional development aimed at helping biology instructors incorporate quantitative reasoning into their teaching. Such efforts can better equip students to meet the quantitative demands of modern biology and promote their continued engagement in STEM fields through more inclusive and integrated instructional approaches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2000549</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dissertation</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>University of Nebraska Digital Commons</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>University of Nebraska-Lincoln</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>