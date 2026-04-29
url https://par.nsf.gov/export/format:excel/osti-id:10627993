--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10627993</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/cocv/2025022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mean field type control problems, some Hilbert-space-valued FBSDES, and related equations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bensoussan, Alain; Tai, Ho Man; Yam, Sheung_Chi Phillip</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ESAIM: Control, Optimisation and Calculus of Variations</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1292-8119</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In this article, we provide an original systematic global-in-time analysis of mean field type control problems on ℝ&lt;sup&gt;&lt;italic&gt;n&lt;/italic&gt;&lt;/sup&gt;with generic cost functions allowing quadratic growth by a novel “lifting” approach which is not the same as the traditional lifting. As an alternative to the recent popular analytical method of tackling master equations, we resolve the control problem in a proper Hilbert subspace of the whole space of&lt;italic&gt;L&lt;/italic&gt;&lt;sup&gt;2&lt;/sup&gt;random variables, it can be regarded as a tangent space attached at the initial probability measure. The problem is linked to the global solvability of the Hilbert-space-valued forward–backward stochastic differential equation (FBSDE), which is solved by variational techniques here. We also rely on the Jacobian flow of the solution to this FBSDE to establish the regularity of the value function, including its linearly functional differentiability, which leads to the classical wellposedness of the Bellman equation. Together with the linear functional derivatives and the gradient of the linear functional derivatives of the solution to the FBSDE, we also obtain the classical wellposedness of the master equation. Our current approach imposes structural conditions directly on the cost functions. The contributions of adopting this framework in our study are twofold: (i) compared with imposing conditions on Hamiltonian, the structural conditions imposed in this work are easily verified, and less demanding on the cost functions while solving the master equation; and (ii) when the cost functions are not convex in the state variable or there is a lack of monotonicity of cost functions, an accurate lifespan can be provided for the local existence, which may not be that small in many cases.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2204795</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>EDP Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>