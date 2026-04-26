--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10628165</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/B35100.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Seismic stratigraphy of the Sabrina Coast shelf, East Antarctica: Early history of dynamic meltwater-rich glaciations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Montelli, Aleksandr; Gulick, Sean PS; Fernandez, Rodrigo; Frederick, Bruce C; Shevenell, Amelia E; Leventer, Amy; Blankenship, Donald D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>GSA Bulletin</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3-4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>545 to 561</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-7606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;High-resolution seismic data from the Sabrina Coast continental shelf, East Antarctica, elucidate the Cenozoic evolution of the East Antarctic Ice Sheet. Detailed seismic stratigraphic and facies analysis reveal the Paleogene to earliest Pliocene glacial evolution of the Aurora Basin catchment, including at least 12 glacial expansions across the shelf indicated by erosional surfaces and chaotic acoustic character of strata. Differences in facies composition and seismic architecture reveal several periods of ice-free conditions succeeded by glacial expansions across the shelf. A deep (∼100 m), undulating erosional surface suggests the initial appearance of grounded ice on the shelf. Following the initial ice expansion, the region experienced an interval of open-marine to ice-distal conditions, marked by an up to 200-m-thick sequence of stratified sediments. At least three stacked erosional surfaces reveal major cross-shelf glacial expansions of regional glaciers characterized by deep (up to ∼120 m) channel systems associated with extensive subglacial meltwater. The seismic character of the sediments below the latest Miocene to earliest Pliocene regional unconformity indicates intervals of glacial retreat interrupted by advances of temperate, meltwater-rich glacial ice from the Aurora Basin catchment. Our results document the Paleogene to late Miocene glacial history of this climatically sensitive region of East Antarctica and provide an important paleoenvironmental context for future scientific drilling to constrain the regional climate and timing of Cenozoic glacial variability.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1744970</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>GSA</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>