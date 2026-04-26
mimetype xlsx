--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10628294</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0230224</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Influence of interstitial cluster families on post-synthesis defect manipulation and purification of oxides using submerged surfaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jeong, Heonjae; Seebauer, Edmund G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Injection of interstitial atoms by specially prepared surfaces submerged in liquid water near room temperature offers an attractive approach for post-synthesis defect manipulation and isotopic purification in device structures. However, this approach can be limited by trapping reactions that form small defect clusters. The compositions and dissociation barriers of such clusters remain mostly unknown. This communication seeks to address this gap by measuring the dissociation energies of oxygen interstitial traps in rutile TiO2 and wurtzite ZnO exposed to liquid water. Isotopic self-diffusion measurements using 18O, combined with progressive annealing protocols, suggest the traps are small interstitial clusters with dissociation energies ranging from 1.3 to 1.9 eV. These clusters may comprise a family incorporating various numbers, compositions, and configurations of O and H atoms; however, in TiO2, native interstitial clusters left over from initial synthesis may also play a role. Families of small clusters are probably common in semiconducting oxides and have several consequences for post-synthesis defect manipulation and purification of semiconductors using submerged surfaces.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2322121</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AIP Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>