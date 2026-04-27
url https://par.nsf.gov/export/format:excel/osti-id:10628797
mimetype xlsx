--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10628797</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/adb61f</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Simulation-based Prediction of Black Hole X-Ray Spectra and Spectral Variability</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Rongrong; Nagele, Chris; Krolik, Julian H; Kinch, Brooks E; Schnittman, Jeremy D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>982</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Data derived from general relativistic magnetohydrodynamic simulations of accretion onto black holes can be used as input to a postprocessing scheme that predicts the radiated spectrum. Combining a relativistic Compton scattering radiation transfer solution in the corona with detailed local atmosphere solutions incorporating local ionization and thermal balance within the disk photosphere, it is possible to study both spectral formation and intrinsic spectral variability in the radiation from relativistic accretion disks. With this method, we find that radiatively efficient systems with black holes of 10&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;⊙&lt;/sub&gt;accreting at ≈0.01 in Eddington units produce spectra very similar to those observed in the hard states of X-ray binaries. The spectral shape above 10 keV is well described by a power law with an exponential cutoff. Intrinsic turbulent variations lead to order-unity changes in bolometric luminosity, variations in the logarithmic spectral slope ∼0.1, and factor of 2 alterations in the cutoff energy on timescales ∼50 (&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;BH&lt;/sub&gt;/10&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;⊙&lt;/sub&gt;) ms. Within the corona, the range of gas temperature spans more than 1 order of magnitude. The wide distribution of temperatures is central to defining the spectrum: the logarithmic spectral slope is harder by ∼0.3 and the cutoff energy larger by a factor ∼10–30 than if the coronal temperature everywhere were its mass-weighted mean.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110339; 2009260</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Institute of Physics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>