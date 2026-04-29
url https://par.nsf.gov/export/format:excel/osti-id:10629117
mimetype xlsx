--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10629117</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1515/jccall-2024-0011</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Emergent AI-assisted discourse: a case study of a second language writer authoring with ChatGPT</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jacob, Sharin R; Tate, Tamara; Warschauer, Mark</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of China Computer-Assisted Language Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 22</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2748-3479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The rapid proliferation of ChatGPT has incited debates regarding its impact on human writing. Amid concerns about declining writing standards, this study investigates the role of ChatGPT in facilitating writing, especially among language learners. Using a case study approach, this study examines the experiences of Kailing, a doctoral student, who integrates ChatGPT throughout their writing process. The study employs activity theory as a lens for understanding writing with generative AI tools and data analyzed includes semi-structured interviews, writing samples, and GPT logs. Results indicate that Kailing effectively collaborates with ChatGPT across various writing stages while preserving her distinct authorial voice and agency. This underscores the potential of AI tools such as ChatGPT to enhance writing for language learners without overshadowing individual authenticity. This case study offers a critical exploration of how ChatGPT is utilized in the writing process and the preservation of a student’s authentic voice when engaging with the tool.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2315294</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>open access</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>