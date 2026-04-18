--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10629158</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>THE EFFECTS OF DIVERSITY SCHEMES ON ENHANCINGENERGY DETECTOR-BASED COOPERATIVE WIDEBAND SPECTRUM SENSING IN 5G NETWORKS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dike, Blessing C; Akujuobi, Cajetan M; Foreman, Justin; Cui, Suxie; Chouikha, Mohamed</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Wyld, David C; Nagamalai, Dhinaharan</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>119-128</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2231-5403</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-923107-64-9</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The proliferation of 5G technologies and the vast deployment of Internet of Things (IoT) devices have heightened the demand for optimal spectrum utilization, necessitating robust spectrum management strategies. In this context, an efficient energy detector employing wideband spectrum sensing within a 5G environment is essential for identifying underutilized frequency bands suitable for cognitive radio applications across multiple subbands. While cooperative spectrum sensing (CSS) can enhance the detection capabilities of energy detectors amidst noise uncertainty, its performance often deteriorates under low signal-to-noise ratio (SNR) conditions. This study proposes an improved CSS framework that combines Maximal Ratio Combining (MRC) with the K-out-of-N fusion rule to address noise uncertainty in a complex Gaussian environment across multiple sub-bands in cooperative wideband spectrum sensing. Comparative performance analysis confirms that this integrated approach enhances detection probability and maintains a low false alarm rate across various low SNR scenarios, significantly outperforming traditional cooperative and non-cooperative wideband spectrum sensing methods. These results highlight the potential for advancing cognitive radio technologies by optimizing detection algorithms to improve performance under challenging conditions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2306236</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>CS&amp;IT</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>