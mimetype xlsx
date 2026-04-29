--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10629204</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/adb8ca</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DIISC-VI (COS-DIISC): Ultraviolet Metal Absorption Relative to the H &lt;scp&gt;i&lt;/scp&gt; Disk of Galaxies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Koplitz, Brad; Borthakur, Sanchayeeta; Heckman, Timothy; Padave, Mansi; McCabe, Tyler; Tumlinson, Jason; Fox, Andrew J; Kauffmann, Guinevere</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>982</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;As part of the Deciphering the Interplay between the Interstellar medium, Stars, and the Circumgalactic medium (DIISC) survey, we present the UV metal absorption features in the circumgalactic medium (CGM) near the H&lt;sc&gt;i&lt;/sc&gt;gas disk (&lt;4.5&lt;italic&gt;R&lt;/italic&gt;&lt;sub&gt;HI&lt;/sub&gt;) of 31 nearby galaxies through quasar absorption-line spectroscopy. Of the ions under study, Si&lt;sc&gt;iii&lt;/sc&gt;&lt;italic&gt;λ&lt;/italic&gt;1206 was most frequently detected (18 of 31 sight lines), while C&lt;sc&gt;ii&lt;/sc&gt;&lt;italic&gt;λ&lt;/italic&gt;1334 and Si&lt;sc&gt;ii&lt;/sc&gt;&lt;italic&gt;λ&lt;/italic&gt;1260 were detected in 17 and 15 of 31 sight lines, respectively. Many components were consistent with photoionization equilibrium models; most of the cold and cool gas phase clouds were found to have lengths smaller than 2 kpc. Sight lines with smaller impact parameters (&lt;italic&gt;ρ&lt;/italic&gt;) normalized by the galaxy’s virial radius (&lt;italic&gt;R&lt;/italic&gt;&lt;sub&gt;vir&lt;/sub&gt;) and H&lt;sc&gt;i&lt;/sc&gt;radius (&lt;italic&gt;R&lt;/italic&gt;&lt;sub&gt;HI&lt;/sub&gt;) tend to have more components and larger rest-frame equivalent widths (&lt;italic&gt;W&lt;/italic&gt;&lt;sub&gt;&lt;italic&gt;r&lt;/italic&gt;&lt;/sub&gt;) than those that probe the CGM at larger radii. In particular, we find that the location of metals are better traced by&lt;italic&gt;ρ&lt;/italic&gt;/&lt;italic&gt;R&lt;/italic&gt;&lt;sub&gt;HI&lt;/sub&gt;rather than the traditional&lt;italic&gt;ρ&lt;/italic&gt;/&lt;italic&gt;R&lt;/italic&gt;&lt;sub&gt;vir&lt;/sub&gt;. Larger covering fractions are found closer to galaxies, with a radial decline that depends on the&lt;italic&gt;W&lt;/italic&gt;&lt;sub&gt;&lt;italic&gt;r&lt;/italic&gt;&lt;/sub&gt;limit used. Our results provide new insights into the spatial distribution of metals around the H&lt;sc&gt;i&lt;/sc&gt;disks of low-redshift galaxies.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2108159</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>