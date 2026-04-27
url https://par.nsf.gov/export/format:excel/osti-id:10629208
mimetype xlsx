--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10629208</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2418201122</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Anthropogenic iron alters the spring phytoplankton bloom in the North Pacific transition zone</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hawco, Nicholas J; Conway, Tim M; Coesel, Sacha N; Barone, Benedetto; Seelen, Emily A; Yang, Shun-Chung; Bundy, Randelle M; Pinedo-Gonzalez, Paulina; Bian, Xiaopeng; Sieber, Matthias; Lanning, Nathan T; Fitzsimmons, Jessica N; Foreman, Rhea K; König, Daniela; Groussman, Mora J; Allen, James G; Juranek, Lauren W; White, Angelicque E; Karl, David M; Armbrust, E Virginia; John, Seth G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Industrial activities have increased the supply of iron to the ocean, but the magnitude of anthropogenic input and its ecological consequences are not well-constrained by observations. Across four expeditions to the North Pacific transition zone, we document a repeated supply of isotopically light iron from an atmospheric source in spring, reflecting an estimated 39 ± 9 % anthropogenic contribution to the surface ocean iron budget. Expression of iron-stress genes in metatranscriptomes, and evidence for colimitation of ecosystem productivity by iron and nitrogen, indicates that enhanced iron supply should spur spring phytoplankton blooms, accelerating the seasonal drawdown of nitrate delivered by winter mixing. This effect is consistent with regional trends in satellite ocean color, which show a shorter, more intense spring bloom period, followed by an earlier arrival of oligotrophic conditions in summer. Continued iron emissions may contribute to poleward shifts in transitional marine ecosystems, compounding the anticipated impacts from ocean warming and stratification.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2022969</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>