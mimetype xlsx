--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10629312</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3706598.3713434</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Cruel Optimism of Tech Work: Tech Workers' Affective Attachments in the Aftermath of 2022-23 Tech Layoffs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>So, Samuel; Sou, Vannary; Munson, Sean A; Ghoshal, Sucheta</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 20</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400713941</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The aftermath of industry-wide mass layoffs has led to an increasingly discontent and disillusioned tech workforce. Our empirical study with 29 laid off tech workers presents critical reflections on tech work and the tech industry in the aftermath of mass layoffs. Through weekly creative reflection activities over 5 weeks as well as focus groups, we find that tech workers experience alienation and unfulfillment with their work. Tech workers expressed conflicted emotions in assessing their attachment to tech work as a site of labor, oscillating between discomfort with the current status of the tech industry and lack of agency in choosing alternatives. We argue that tech workers are embroiled in cruelly optimistic relationships with tech work, and trace the implications of this on conflicting sociotechnical imaginaries shaping tech work, affective attachments in the tech industry, and tech worker resistance and organizing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2327163</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Yokohama Japan</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>