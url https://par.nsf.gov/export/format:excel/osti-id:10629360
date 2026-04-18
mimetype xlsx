--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10629360</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18653/v1/2024.emnlp-main.1228</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Holistic Evaluation for Interleaved Text-and-Image Generation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Minqian; Xu, Zhiyang; Lin, Zihao; Ashby, Trevor; Rimchala, Joy; Zhang, Jiaxin; Huang, Lifu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>22002 to 22016</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Interleaved text-and-image generation has been an intriguing research direction, where the models are required to generate both images and text pieces in an arbitrary order. Despite the emerging advancements in interleaved generation, the progress in its evaluation still significantly lags behind. Existing evaluation benchmarks do not support arbitrarily interleaved images and text for both inputs and outputs, and they only cover a limited number of domains and use cases. Also, current works predominantly use similarity-based metrics which fall short in assessing the quality in open-ended scenarios. To this end, we introduce InterleavedBench, the first benchmark carefully curated for the evaluation of interleaved text-and-image generation. InterleavedBench features a rich array of tasks to cover diverse real-world use cases. In addition, we present InterleavedEval, a strong reference-free metric powered by GPT-4o to deliver accurate and explainable evaluation. We carefully define five essential evaluation aspects for InterleavedEval, including text quality, perceptual quality, image coherence, text-image coherence, and helpfulness, to ensure a comprehensive and fine-grained assessment. Through extensive experiments and rigorous human evaluation, we show that our benchmark and metric can effectively evaluate the existing models with a strong correlation with human judgments surpassing previous reference-based metrics. We also provide substantial findings and insights to foster future research in interleaved generation and its evaluation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2238940</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Association for Computational Linguistics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Miami, Florida, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>