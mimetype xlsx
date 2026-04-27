--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10629572</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TMECH.2025.3583658</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Extending the Benefits of Parallel Elasticity Across Multiple Actuation Tasks: A Geometric and Optimization-Based Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Kang; Dickens, Myia; Schmiedeler, James; Bolívar-Nieto, Edgar</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Ibaraki, S; Chen, X</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE/ASME Transactions on Mechatronics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 11</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1083-4435</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A spring in parallel with an effort source (e.g., electric motor or human muscle) can reduce its energy consumption and effort (i.e., torque or force) depending on the spring stiffness, spring preload, and actuation task. However, selecting the spring stiffness and preload that guarantees effort or energy reduction for an arbitrary set of tasks is a design challenge. This work formulates a convex optimization problem to guarantee that a parallel spring reduces the root-mean-square source effort or energy consumption for multiple tasks. Specifically, we guarantee the benefits across multiple tasks by enforcing a set of convex quadratic constraints in our optimization variables, the parallel spring stiffness and preload. These quadratic constraints are equivalent to ellipses in the stiffness and preload plane; any combination of stiffness and preload inside the ellipse represents a parallel spring that minimizes effort source or energy consumption with respect to an actuator without a spring. This geometric interpretation intuitively guides the stiffness and preload selection process. We analytically and experimentally prove the convex quadratic function of the spring stiffness and preload. As applications, we analyze the stiffness and preload selection of a parallel spring for a knee exoskeleton using human muscle as the effort source and a prosthetic ankle powered by electric motors. The source code associated with our framework is available as supplemental open-source software.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2344765</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>