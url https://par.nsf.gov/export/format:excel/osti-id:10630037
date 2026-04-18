--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10630037</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s40830-025-00559-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CuZnAl Shape Memory Alloys for High Heat Flux Thermal Energy Storage</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hite, N; Trehern, W; Atli, K C; Norris, E; Sharar, D J; Wilson, A A; Leff, A C; Karaman, I</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Shape Memory and Superelasticity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2199-384X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Shape memory alloys (SMAs) absorb and release large amounts of latent heat during martensitic transformation, making them ideal candidates for applications involving thermal energy storage and management. In this study, Cu–Zn–Al SMAs were investigated as lower-cost alternatives to NiTi-based SMAs for solid–solid phase change materials. The alloys were fabricated using an unconventional method of melting and solidification of the constituent elements sealed in quartz tubes under a pressurized Ar atmosphere. The alloys synthesized were found to exhibit superior figure of merit values for thermal energy storage, as compared to conventional solid–liquid phase change materials and NiTi-based SMAs, with thermal conductivity between 59 and 75 W/mK and latent heat values ranging from 3 to 6.5 J/g. Transformation temperature ranges (A&lt;sub&gt;f&lt;/sub&gt;–M&lt;sub&gt;f&lt;/sub&gt;) less than 20 °C were achieved within a wide operating temperature between − 145 °C and 100 °C. In addition, select CuZnAl compositions yielded excellent cyclic stability with only ± 2 °C shifts in transformation temperatures after 20 thermal cycles. The present study demonstrates the feasibility of CuZnAl SMAs for use in high heat flux thermal energy storage and management applications at a wider range of temperatures.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2119103</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>