--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10630188</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2025GL115660</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Internal Heat Flux and Energy Imbalance of Uranus</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Xinyue; Li, Liming; Roman, Michael; Zhang, Xi; Jiang, Xun; Fry, Patrick; Li, Cheng; Milcareck, Gwenael; Sanchez‐Lavega, Agustin; Perez‐Hoyos, Santiago; Hueso, Ricardo; Guillot, Tristan; Nixon, Conor; Dyudina, Ulyana; West, Robert; Kenyon, Matthew</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With its extreme axial tilt, Uranus' radiant energy budget (REB) and internal heat flux remain among the most intriguing mysteries in our solar system. By combining observations with modeling, we present the global REB over a complete orbital period (1946–2030), revealing significant seasonal variations. Despite these fluctuations, the global average emitted thermal power consistently exceeds absorbed solar power, indicating a net energy loss. Assuming no significant seasonal variation in emitted power, we estimate an internal heat flux of 0.078 ± 0.018 W/m2 by analyzing the energy budget over one orbital period. The combination of internal heat and radiant energies indicates substantial global and hemispheric imbalances, with excesses or deficits exceeding 85% of emitted power at the hemispheric scale. These findings are crucial for understanding Uranus' interior and atmosphere. A future flagship mission to Uranus would provide critical observations to address more unresolved questions of this enigmatic ice giant.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2307463</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>