--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10630252</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Accelerating AWP-ODC for Large-scale Earthquake Simulations Using MVAPICH2</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Palla, A; Wang, S; Zhang, T; Cui, Y</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Accurate simulation of earthquake scenarios is essential for advancing seismic hazard analysis and risk mitigation strategies. At the San Diego Supercomputer Center (SDSC), our research focuses on optimizing the performance and reliability of large-scale earthquake simulations using the AWP-ODC software. By implementing GPU-aware MPI calls, we enable direct data processing within GPU memory, eliminating the need for explicit data transfers between CPU and GPU. This GPU-aware MPI achieves nearly ideal parallel efficiency at full scale across both Nvidia and AMD GPUs, leveraging the MVAPICH-PLUS support on Frontier at Oak Ridge National Laboratory and Vista at the Texas Advanced Computing Center.
+We utilized the MVAPICH-Plus 4.0 compiler to enable ZFP compression, which significantly enhances inter-node communication efficiency – a critical improvement given the communication bottleneck inherent in large-scale simulations. Our GPU-aware AWP-ODC versions include linear forward, topography and nonlinear Iwan-type solvers with discontinuous mesh support. 
+On the Frontier system with MVAPICH 4.0, Hip-aware MPI calls on MI250X GPUs deliver nearly ideal weak-scaling speedup up to 8,192 nodes for both linear and topography versions. On TACC’s Vista system, CUDA-aware MPI calls on GH200 GPUs substantially outperform their non-GPU-aware counterparts across all three solver versions.
+This poster will present a detailed evaluation of GPU-aware AWP-ODC using MVAPICH, including the impact of ZFP message compression compared to the native versions. Our results highlight the importance of Mvapich support for GPU-ware MPI and on-the-fly compression techniques for accelerating and scaling earthquake simulations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2311833</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Annual MVAPICH User Group (MUG) Conference</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Columbus</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>