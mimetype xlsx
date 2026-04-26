--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10630367</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adt8950</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The seasonal temperature conundrum for the Holocene</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Zhengyu; Cheng, Jun; Zheng, Yukun; Zhang, Wenchao; Liu, Hongyan; Wu, Haibin; Zhu, Jiang; Xie, Shucheng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Temperature is the key variable in the study of climate changes in the past and future. Most previous studies on past temperature reconstructions, however, have focused on the mean annual temperature (MAT). Here, focusing on the seasonal temperature reconstructions in the Northern Hemisphere extratropics during the Holocene period, we show that the change in seasonal cycle of temperature reconstructions is severely underestimated in comparison with the expectation from present observations. Our study highlights the current uncertainty in seasonal temperature reconstructions in the Holocene, with an implication that the MAT simulation in current climate models may not be much biased.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2202911</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>