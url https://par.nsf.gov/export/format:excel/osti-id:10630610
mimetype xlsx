--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>38</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10630610</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17603/ds2-2egh-ey26</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Wind Tunnel Pressure Measurements on a 1:20 TTU-WERFL Building Model Tested under Actively Generated Large-Scale Turbulent Flows:Subtitle</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mokhtar, Nasreldin; Fernández-Cabán, Pedro; Catarelli, Ryan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This dataset comprises surface pressure and 3D flow velocity data collected in a large boundary layer wind tunnel (BLWT) at the University of Florida (UF) Natural Hazard Engineering Research Infrastructure (NHERI) Experimental Facility (EF). Wind pressures were monitored on the surface of a 1:20 scale model of the Texas Tech University (TTU) Wind Engineering Research Field Laboratory (WERFL) experimental building. The TTU building model was immersed in a wide range of turbulent boundary layer flows with prescribed turbulence intensity and integral length scales. Control of large-scale turbulent scales was enabled by an active multi-fan flow control instrument system termed Flow Field Modulator (FFM). The FFM system enabled the injection of slowly varying (low frequency) turbulent gust structures to achieve significantly greater integral length scales than traditional BLWT approaches. The dataset complies with DesignSafe-CI&amp;#39;s best practices for collection and data level curation. Additional documentation and data processing procedures applied to the data are available in the report.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2317176</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Designsafe-CI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Boundary Layer Wind Tunnel - University of Florida</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>