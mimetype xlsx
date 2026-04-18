--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10630626</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fevo.2024.1366568</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Forest types outpaced tree species in centroid-based range shifts under global change</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abbasi, Akane O; Woodall, Christopher W; Gamarra, Javier_G P; Hui, Cang; Picard, Nicolas; Ochuodho, Thomas; de-Miguel, Sergio; Sahay, Rajeev; Fei, Songlin; Paquette, Alain; Chen, Han_Y H; Catlin, Ann Christine; Liang, Jingjing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Ecology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-701X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mounting evidence suggests that geographic ranges of tree species worldwide are shifting under global environmental changes. Little is known, however, about if and how these species’ range shifts may trigger the range shifts of various types of forests. Markowitz’s portfolio theory of investment and its broad application in ecology suggest that the range shift of a forest type could differ substantially from the range shifts of its constituent tree species.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;Here, we tested this hypothesis by comparing the range shifts of forest types and the mean of their constituent species between 1970–1999 and 2000–2019 across Alaska, Canada, and the contiguous United States using continent-wide forest inventory data. We first identified forest types in each period using autoencoder neural networks and K-means cluster analysis. For each of the 43 forest types that were identified in both periods, we systematically compared historical range shifts of the forest type and the mean of its constituent tree species based on the geographic centroids of interpolated distribution maps.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;We found that forest types shifted at 86.5 km·decade&lt;sup&gt;-1&lt;/sup&gt;on average, more than three times as fast as the average of constituent tree species (28.8 km·decade&lt;sup&gt;-1&lt;/sup&gt;). We showed that a predominantly positive covariance of the species range and the change of species relative abundance triggers this marked difference.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Discussion&lt;/title&gt;&lt;p&gt;Our findings provide an important scientific basis for adaptive forest management and conservation, which primarily depend on individual species assessment, in mitigating the impacts of rapid forest transformation under climate change.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2311762</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>