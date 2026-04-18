--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10630942</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202553902</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Origin of holes and rings in the Green Monster of Cassiopeia A: Insights from 3D magnetohydrodynamic simulations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Orlando, S; Janka, H-T; Wongwathanarat, A; Bocchino, F; De_Looze, I; Milisavljevic, D; Miceli, M; Temim, T; Rho, J; Nagataki, S; Ono, M; Sapienza, V; Greco, E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>696</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A188</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;italic&gt;Context.&lt;/italic&gt;The supernova remnant (SNR) Cassiopeia A (Cas A) offers a unique opportunity to study supernova (SN) explosion dynamics and remnant interactions with the circumstellar medium (CSM). Recent observations with the James Webb Space Telescope have unveiled an enigmatic structure within the remnant, termed “Green Monster” (GM), whose properties indicate a CSM origin.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Aims.&lt;/italic&gt;Our goal is to investigate the properties of the GM and uncover the origin of its intriguing pockmarked structure, characterized by nearly circular holes and rings. We aim to examine the role of small-scale ejecta structures in shaping these features through their interaction with a dense circumstellar shell.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Methods.&lt;/italic&gt;We adopted a neutrino-driven SN model to trace the evolution of its explosion from core collapse to the age of the Cas A remnant using high-resolution 3D magnetohydrodynamic simulations. Besides other processes, the simulations include self-consistent calculations of radiative losses, accounting for deviations from electron-proton temperature equilibration and ionization equilibrium, as well as the ejecta composition derived from the SN.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Results.&lt;/italic&gt;The observed GM morphology can be reproduced by the interaction of dense ejecta clumps and fingers with an asymmetric, forward-shocked circumstellar shell. The clumps and fingers form by hydrodynamic instabilities growing at the interface between SN ejecta and shocked CSM. Radiative cooling accounting for effects of non-equilibrium of ionization enhances the ejecta fragmentation, forming dense knots and thin filamentary structures that penetrate the shell, producing a network of holes and rings with properties similar to those observed.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Conclusions.&lt;/italic&gt;The origin of the holes and rings in the GM can be attributed to the interaction of ejecta with a shocked circumstellar shell. By constraining the timing of this interaction and analyzing the properties of these structures, we provide a distinction of this scenario from an alternative hypothesis, which attributes these features to fast-moving ejecta knots penetrating the shell ahead of the forward shock.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2205314; 2206532</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>