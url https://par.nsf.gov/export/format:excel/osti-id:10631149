--- v0 (2025-11-01)
+++ v1 (2026-04-17)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631149</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>D2PO: Discriminator-Guided DPO with Response Evaluation Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Singhal, P; Lambert, N; Niekum, S; Goyal, T; Durrett, G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2405.01511</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Varied approaches for aligning language models have been proposed, including supervised fine-tuning, RLHF, and direct optimization methods such as DPO. Although DPO has rapidly gained popularity due to its straightforward training process and competitive results, there is an open question of whether there remain practical advantages of using a discriminator, like a reward model, to evaluate responses. We propose D2PO, discriminator-guided DPO, an approach for the online setting where preferences are being collected throughout learning. As we collect gold preferences, we use these not only to train our policy, but to train a discriminative response evaluation model to silver-label even more synthetic data for policy training. We explore this approach across a set of diverse tasks, including a realistic chat setting, we find that our approach leads to higher-quality outputs compared to DPO with the same data budget, and greater efficiency in terms of preference data requirements. Furthermore, we show conditions under which silver labeling is most helpful: it is most effective when training the policy with DPO, outperforming traditional PPO, and benefits from maintaining a separate discriminator from the policy model.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2505865</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.48550/arXiv.2405.01511</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>