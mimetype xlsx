--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631344</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>LightGaussian: Unbounded 3D Gaussian Compression with 15x Reduction and 200+ FPS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fan, Z; Wang, K; Wen, K; Zhu, Z; Xu, D; Wang, Z</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2311.17245</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recent advances in real-time neural rendering using point-based techniques have enabled broader adoption of 3D representations. However, foundational approaches like 3D Gaussian Splatting impose substantial storage overhead, as Structure-from-Motion (SfM) points can grow to millions, often requiring gigabyte-level disk space for a single unbounded scene. This growth presents scalability challenges and hinders splatting efficiency. To address this, we introduce LightGaussian, a method for transforming 3D Gaussians into a more compact format. Inspired by Network Pruning, LightGaussian identifies Gaussians with minimal global significance on scene reconstruction, and applies a pruning and recovery process to reduce redundancy while preserving visual quality. Knowledge distillation and pseudo-view augmentation then transfer spherical harmonic coefficients to a lower degree, yielding compact representations. Gaussian Vector Quantization, based on each Gaussian's global significance, further lowers bitwidth with minimal accuracy loss. LightGaussian achieves an average 15x compression rate while boosting FPS from 144 to 237 within the 3D-GS framework, enabling efficient complex scene representation on the Mip-NeRF 360 and Tank &amp; Temple datasets. The proposed Gaussian pruning approach is also adaptable to other 3D representations (e.g., Scaffold-GS), demonstrating strong generalization capabilities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2505865</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.48550/arXiv.2311.17245</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>