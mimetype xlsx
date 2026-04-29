--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631468</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10531-025-03099-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Out of sight and out of mind? The conservation status of subterranean biodiversity in the United States and Canada</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Niemiller, Matthew L; Zigler, Kirk S; Curtis, Amanda N; Trapeni, Carter M; Slay, Michael E; Culver, David C; Hutchins, Benjamin T; Kendall_Niemiller, K Denise</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biodiversity and Conservation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2851 to 2882</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0960-3115</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Subterranean ecosystems harbor globally important yet highly threatened biodiversity. Unfortunately, subterranean biodiversity is often neglected in regional and global conservation initiatives, including conservation assessments. We reviewed the conservation status and threats to subterranean species based on the two most popular conservation assessment protocols in North America, NatureServe and International Union for Conservation of Nature (IUCN) Red List, as well as federal and state/provincial protection status of the 1,460 described cave-obligate species occurring in the United States and Canada. Only 9.3% of species have been assessed under IUCN Red List criteria compared to 77.9% of species assessed under NatureServe criteria; notably, 1,065 and 116 of species are assessed at an elevated risk of extinction by NatureServe and IUCN Red List, respectively. Just 41 species are listed or proposed to be listed under the U.S. Endangered Species Act and none of the 10 species that occur in Canada are federally listed. Vertebrates (fishes and salamanders), decapods (crayfishes and shrimps), and U.S. federally listed species are overrepresented on the list of species with IUCN Red List assessments compared to other taxonomic groups, particularly arachnids, millipedes, and insects. Most species assessed under IUCN Red List criteria as well as federally listed species occur in the Edwards Plateau and Balcones Escarpment karst region of Texas. Major threats frequently reported in conservation assessments include habitat degradation, pollution/contamination, recreational activities, climate change, and groundwater exploitation; however, information on threats was lacking for most species for nearly all major taxonomic groups, except decapods, fishes, and salamanders. The intrinsic vulnerability of subterranean biodiversity coupled with the many potential threats facing species and extensive biodiversity knowledge gaps makes assessing their conservation status and ultimately their protection a challenging endeavor. We highlight several limitations of implementing current conservation assessment approaches while offering recommendations to improve our ability to assess the conservation status of subterranean biodiversity to better inform sound local to global conservation policies and actions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047939</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>