--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631543</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ROBUST MODEL BASED REINFORCEMENT LEARNING USING L1 ADAPTIVE CONTROL</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sung, Minjun; Karumanchi, Sambhu_Harimanas; Gahlawat, Aditya; Hovakimyan, Naira</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-22</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>arXiv:2403.14860</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We introduce L1-MBRL, a control-theoretic augmentation scheme for Model-Based Reinforcement Learning (MBRL) algorithms. Unlike model-free approaches, MBRL algorithms learn a model of the transition function using data and use it to design a control input. Our approach generates a series of approximate control-affine models of the learned transition function according to the proposed switching law. Using the approximate model, control input produced by the underlying MBRL is perturbed by the L1 adaptive control, which is designed to enhance the robustness of the system against uncertainties. Importantly, this approach is agnostic to the choice of MBRL algorithm, enabling the use of the scheme with various MBRL algorithms. MBRL algorithms with L1 augmentation exhibit enhanced performance and sample efficiency across multiple MuJoCo environments, outperforming the original MBRL algorithms, both with and without system noise.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2133656</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Conference on learning representations, openreview.net</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>https://openreview.net/forum?id=GaLCLvJaoF</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>