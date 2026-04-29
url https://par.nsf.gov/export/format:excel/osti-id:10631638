--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631638</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3897/phytokeys.252.141635</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>No end to endemism – contributions to the difficult Nasa Weigend Series Alatae (Loasaceae). A new species from Peru and the rehabilitation of “ Loasa” calycina Benth.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Henning, Tilo; Allen, Joshua P; Montesinos-Tubeé, Daniel; Rodríguez-Rodríguez, Eric F; Peña, José_Luis Marcelo; Acuña-Castillo, Rafael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PhytoKeys</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>252</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>163 to 186</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1314-2011</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;A new species of Nasa ser. Alatae (Urban &amp; Gilg) Weigend from Northern Peru is described and illustrated.&lt;italic&gt;Nasa katjae&lt;/italic&gt;&lt;bold&gt;sp. nov.&lt;/bold&gt;was at first encountered by an observation on iNaturalist and subsequently collected in the humid Andean forests near Colasay in the province of Jaén (Cajamarca, Peru). Whilst comparing the new species with closely related&lt;italic&gt;Nasa loxensis&lt;/italic&gt;(Kunth) Weigend, a taxon widespread in Southern Ecuador (and tentatively adjacent Peru), a reevaluation of the status of earlier synonymized&lt;italic&gt;Loasa calycina&lt;/italic&gt;Benth. became necessary. Consequently,&lt;italic&gt;Nasa calycina&lt;/italic&gt;&lt;bold&gt;comb. nov.&lt;/bold&gt;is rehabilitated at species level and&lt;italic&gt;Nasa loxensis&lt;/italic&gt;is redefined.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019425</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PhytoKeys</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>