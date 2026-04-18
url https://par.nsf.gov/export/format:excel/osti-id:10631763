--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631763</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adu5838</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Selective use of distant stone resources by the earliest Oldowan toolmakers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Finestone, Emma M; Plummer, Thomas W; Ditchfield, Peter W; Reeves, Jonathan S; Braun, David R; Bartilol, Simion K; Rotich, Nelson Kiprono; Bishop, Laura C; Oliver, James S; Kinyanjui, Rahab N; Petraglia, Michael D; Breeze, Paul S; Lemorini, Cristina; Caricola, Isabella; Obondo, Paul Owich; Potts, Richard</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The adaptive shift that favored stone tool–assisted behavior in hominins began by 3.3 million years ago. However, evidence from early archaeological sites indicates relatively short-distance stone transport dynamics similar to behaviors observed in nonhuman primates. Here we report selective raw material transport over longer distances than expected at least 2.6 million years ago. Hominins at Nyayanga, Kenya, manufactured Oldowan tools primarily from diverse nonlocal stones, pushing back the date for expanded raw material transport by over half a million years. Nonlocal cobbles were transported up to 13 kilometers for on-site reduction, resulting in assemblage patterns inconsistent with accumulations formed by repeated short-distance transport events. These findings demonstrate that early toolmakers moved stones over substantial distances, possibly in anticipation of food processing needs, representing the earliest archaeologically visible signal for the incorporation of lithic technology into landscape-scale foraging repertoires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2414945; 2414944</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>