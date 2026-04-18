--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631785</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-anthro-071923-112250</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The First Million Years of Technology: The Lomekwian and the Early Oldowan</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Plummer, Thomas W; Harmand, Sonia; Finestone, Emma M; Wilson, Evan P</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Anthropology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0084-6570</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;During the course of human evolution, lithic technology became a critical element of hominin foraging ecology and a contributor to feedback loops selecting for increasingly sophisticated tool use, cognition, and language. Here we review the first million years of technology, from 3.3 million years ago (Ma) to 2.3 Ma. This time interval includes the two oldest archaeological industries (the Lomekwian and the early Oldowan) known exclusively from Africa, which collectively overlap with four genera of hominins (human relatives and ancestors). These Early Stone Age (ESA) industries focused on the production and use of sharp edges for cutting, as well as the use of larger, sometimes unworked stones for pounding. We review our current understanding of these technologies, where they were found, how they were made, what they were used for, and the hominins that could have produced them, and consider them in the context of nonhuman primate archaeology.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2414945; 2414944</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Annual Review of Anthropology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>