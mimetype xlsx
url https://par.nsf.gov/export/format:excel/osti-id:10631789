--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631789</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/03043797.2024.2406446</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploring the relations between ethical reasoning and moral intuitions among Chinese engineering students in a course on global engineering ethics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clancy, Rockwell F; Zhu, Qin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>European Journal of Engineering Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1358 to 1375</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0304-3797</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Research in engineering ethics has assessed the ethical reasoning of students mostly in the US. However, it is not clear that ethical judgements are primarily the result of reasoning or that conclusions based on US samples would be true of global populations. China now graduates and employs more STEM majors than any other country, but the moral cognition and ethics education of Chinese engineers remain understudied. To address this gap, a study examined the relations between ethical reasoning, intuitions and education among engineering students in China. It found that (1) ethical reasoning is positively related to an emphasis on care and fairness and (2) global ethics education results in significantly higher levels of ethical reasoning, as well as a greater concern with fairness and loyalty. The relation between ethical reasoning and intuitions in China is like that of students in the US, but ethics education affects students in China differently.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2316634; 2521831</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Taylor &amp; Francis</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>