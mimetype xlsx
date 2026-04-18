--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631824</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>LoFiT: Localized Fine-tuning on LLM Representations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yin, Fangcong; Ye, Xi; Durrett, Greg</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recent work in interpretability shows that large language models (LLMs) can be adapted for new tasks in a learning-free way: it is possible to intervene on LLM representations to elicit desired behaviors for alignment. For instance, adding certain bias vectors to the outputs of certain attention heads is reported to boost the truthfulness of models. In this work, we show that localized fine-tuning serves as an effective alternative to such representation intervention methods. We introduce a framework called Localized Fine-Tuning on LLM Representations (LoFiT), which identifies a subset of attention heads that are most important for learning a specific task, then trains offset vectors to add to the model's hidden representations at those selected heads. LoFiT localizes to a sparse set of heads (3%-10%) and learns the offset vectors from limited training data, comparable to the settings used for representation intervention. For truthfulness and reasoning tasks, we find that LoFiT's intervention vectors are more effective for LLM adaptation than vectors from representation intervention methods such as Inference-time Intervention. We also find that the localization step is important: selecting a task-specific set of attention heads can lead to higher performance than intervening on heads selected for a different task. Finally, across 7 tasks we study, LoFiT achieves comparable performance to other parameter-efficient fine-tuning methods such as LoRA, despite modifying 20x-200x fewer parameters than these methods.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2505865</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.48550/arXiv.2406.01563</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>