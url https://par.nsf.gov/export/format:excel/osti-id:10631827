--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631827</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Uncertainty quantification for Markov chains with application to temporal difference learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Weichen; Wei, Yuting; Rinaldo, Alessandro</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-20T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Markov chains are fundamental to statistical machine learning, underpinning key methodologies such as Markov Chain Monte Carlo (MCMC) sampling and temporal difference (TD) learning in reinforcement learning (RL). Given their widespread use, it is crucial to establish rigorous probabilistic guarantees on their convergence, uncertainty, and stability. In this work, we develop novel, high-dimensional concentration inequalities and Berry-Esseen bounds for vector- and matrix-valued functions of Markov chains, addressing key limitations in existing theoretical tools for handling dependent data. We leverage these results to analyze the TD learning algorithm, a widely used method for policy evaluation in RL. Our analysis yields a sharp high-probability consistency guarantee that matches the asymptotic variance up to logarithmic factors. Furthermore, we establish a O(T−14logT) distributional convergence rate for the Gaussian approximation of the TD estimator, measured in convex distance. These findings provide new insights into statistical inference for RL algorithms, bridging the gaps between classical stochastic approximation theory and modern reinforcement learning applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2505865</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>stat.ml</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>