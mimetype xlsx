--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631841</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AV-SUPERB: A Multi-Task Evaluation Benchmark for Audio-Visual Representation Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tseng, Y; Berry, L; Chen, Y_T; Chiu, I_H; Lin, H_H; Liu, M; Peng, P; Shih, Y_J; Wang, H_Y; Wu, H; Huang, P_Y; Lai, C_M; Li, S_W; Harwath, D; Tsao, Y; Watanabe, S; Mohamed, A; Feng, C_L; Lee, H_y</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Audio-visual representation learning aims to develop systems with human-like perception by utilizing correlation between auditory and visual information. However, current models often focus on a limited set of tasks, and generalization abilities of learned representations are unclear. To this end, we propose the AV-SUPERB benchmark that enables general-purpose evaluation of unimodal audio/visual and bimodal fusion representations on 7 datasets covering 5 audio-visual tasks in speech and audio processing. We evaluate 5 recent self-supervised models and show that none of these models generalize to all tasks, emphasizing the need for future study on improving universal model performance. In addition, we show that representations may be improved with intermediate-task fine-tuning and audio event classification with AudioSet serves as a strong intermediate task. We release our benchmark with evaluation code and a model submission platform to encourage further research in audio-visual learning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2505865</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.48550/arXiv.2309.10787</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>