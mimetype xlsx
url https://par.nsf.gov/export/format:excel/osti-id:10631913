--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631913</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jamia/ocaf094</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>SDoH-GPT: using large language models to extract social determinants of health</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Consoli, Bernardo; Wang, Haoyang; Wu, Xizhi; Wang, Song; Zhao, Xinyu; Wang, Yanshan; Rousseau, Justin; Hartvigsen, Tom; Shen, Li; Wu, Huanmei; Peng, Yifan; Long, Qi; Chen, Tianlong; Ding, Ying</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the American Medical Informatics Association</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1067-5027</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Objective&lt;/title&gt;&lt;p&gt;Extracting social determinants of health (SDoHs) from medical notes depends heavily on labor-intensive annotations, which are typically task-specific, hampering reusability and limiting sharing. Here, we introduce SDoH-GPT, a novel framework leveraging few-shot learning large language models (LLMs) to automate the extraction of SDoH from unstructured text, aiming to improve both efficiency and generalizability.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Materials and Methods&lt;/title&gt;&lt;p&gt;SDoH-GPT is a framework including the few-shot learning LLM methods to extract the SDoH from medical notes and the XGBoost classifiers which continue to classify SDoH using the annotations generated by the few-shot learning LLM methods as training datasets. The unique combination of the few-shot learning LLM methods with XGBoost utilizes the strength of LLMs as great few shot learners and the efficiency of XGBoost when the training dataset is sufficient. Therefore, SDoH-GPT can extract SDoH without relying on extensive medical annotations or costly human intervention.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;Our approach achieved tenfold and twentyfold reductions in time and cost, respectively, and superior consistency with human annotators measured by Cohen's kappa of up to 0.92. The innovative combination of LLM and XGBoost can ensure high accuracy and computational efficiency while consistently maintaining 0.90+ AUROC scores.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Discussion&lt;/title&gt;&lt;p&gt;This study has verified SDoH-GPT on three datasets and highlights the potential of leveraging LLM and XGBoost to revolutionize medical note classification, demonstrating its capability to achieve highly accurate classifications with significantly reduced time and cost.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusion&lt;/title&gt;&lt;p&gt;The key contribution of this study is the integration of LLM with XGBoost, which enables cost-effective and high quality annotations of SDoH. This research sets the stage for SDoH can be more accessible, scalable, and impactful in driving future healthcare solutions.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2505865; 2333703</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>10.1093/jamia/ocaf094</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>