--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10631928</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5840/tej2025722164</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Teaching the Ethics of AI and Robotics to Graduate Students: A Cross-Disciplinary and Cross-Cultural Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Guler, Beyza Nur; Sun, Yixiang Shawn; Shiekh, Kylee; Cao, Yi; Ausman, Michelle; Padilla, Vladimir Sanchez; Asad, Talha Bin; Zhu, Qin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Philosophy_Documentation_Center</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Teaching Ethics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>305 to 321</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1544-4031</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As artificial intelligence and robotics are increasingly integrated in graduate research and education, graduate students across disciplines need to develop a “technological literacy” in how they work along with the ethical understanding needed to navigate these technologies responsibly. To satisfy this need, the corresponding and last author has developed a graduate-level course on AI ethics and human-robot interaction (HRI) designed for students from a variety of disciplines and backgrounds. The paper offers an overview of the course, detailing its content, institutional context, and the rationale behind its development. It describes the curriculum structure, including key themes and learning objectives, and the pedagogical approaches and assessment methods utilized in the course. The paper concludes with reflections from the instructor on the lessons learned from teaching the course and the experiences gained throughout the learning process.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2418848; 2418867</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PDC</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>