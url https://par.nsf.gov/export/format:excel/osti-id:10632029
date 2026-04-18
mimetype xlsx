--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10632029</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202452389</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modelling methanol and hydride formation in the JWST Ice Age era</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jiménez-Serra, Izaskun; Megías, Andrés; Salaris, Joseph; Cuppen, Herma; Taillard, Angèle; Jin, Miwha; Wakelam, Valentine; Vasyunin, Anton I; Caselli, Paola; Pendleton, Yvonne J; Dartois, Emmanuel; Noble, Jennifer A; Viti, Serena; Borshcheva, Katerina; Garrod, Robin T; Lamberts, Thanja; Fraser, Helen; Melnick, Gary; McClure, Melissa; Rocha, Will; Drozdovskaya, Maria N; Lis, Dariusz C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>695</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A247</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;italic&gt;Context.&lt;/italic&gt;Recent JWST observations have measured the ice chemical composition towards two highly extinguished background stars, NIR38 and J110621, in the Chamaeleon I molecular cloud. The observed excess of extinction on the long-wavelength side of the H&lt;sub&gt;2&lt;/sub&gt;O ice band at 3 μm has been attributed to a mixture of CH&lt;sub&gt;3&lt;/sub&gt;OH with ammonia hydrates NH&lt;sub&gt;3&lt;/sub&gt;·H&lt;sub&gt;2&lt;/sub&gt;O), which suggests that CH&lt;sub&gt;3&lt;/sub&gt;OH ice in this cloud could have formed in a water-rich environment with little CO depletion. Laboratory experiments and quantum chemical calculations suggest that CH&lt;sub&gt;3&lt;/sub&gt;OH could form via the grain surface reactions CH&lt;sub&gt;3&lt;/sub&gt;+ OH and/or C + H&lt;sub&gt;2&lt;/sub&gt;O in water-rich ices. However, no dedicated chemical modelling has been carried out thus far to test their efficiency. In addition, it remains unexplored how the efficiencies of the proposed mechanisms depend on the astrochemical code employed.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Aims.&lt;/italic&gt;We modelled the ice chemistry in the Chamaeleon I cloud to establish the dominant formation processes of CH&lt;sub&gt;3&lt;/sub&gt;OH, CO, CO&lt;sub&gt;2&lt;/sub&gt;, and of the hydrides CH&lt;sub&gt;4&lt;/sub&gt;and NH&lt;sub&gt;3&lt;/sub&gt;(in addition to H&lt;sub&gt;2&lt;/sub&gt;O). By using a set of state-of-the-art astrochemical codes (MAGICKAL, MONACO, Nautilus, U&lt;sc&gt;CLCHEM&lt;/sc&gt;, and KMC simulations), we can test the effects of the different code architectures (rate equation vs. stochastic codes) and of the assumed ice chemistry (diffusive vs. non-diffusive).&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Methods.&lt;/italic&gt;We consider a grid of models with different gas densities, dust temperatures, visual extinctions, and cloud-collapse length scales. In addition to the successive hydrogenation of CO, the codes’ chemical networks have been augmented to include the alternative processes for CH&lt;sub&gt;3&lt;/sub&gt;OH ice formation in water-rich environments (i.e. the reactions CH&lt;sub&gt;3&lt;/sub&gt;+ OH → CH&lt;sub&gt;3&lt;/sub&gt;OH and C + H&lt;sub&gt;2&lt;/sub&gt;O → H&lt;sub&gt;2&lt;/sub&gt;CO).&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Results.&lt;/italic&gt;Our models show that the JWST ice observations are better reproduced for gas densities ≥10&lt;sup&gt;5&lt;/sup&gt;cm&lt;sup&gt;−3&lt;/sup&gt;and collapse timescales ≥10&lt;sup&gt;5&lt;/sup&gt;yr. CH&lt;sub&gt;3&lt;/sub&gt;OH ice formation occurs predominantly (&gt;99%) via CO hydrogenation. The contribution of reactions CH&lt;sub&gt;3&lt;/sub&gt;+ OH and C + H&lt;sub&gt;2&lt;/sub&gt;O is negligible. The CO&lt;sub&gt;2&lt;/sub&gt;ice may form either via CO + OH or CO + O depending on the code. However, KMC simulations reveal that both mechanisms are efficient despite the low rate of the CO + O surface reaction. CH&lt;sub&gt;4&lt;/sub&gt;is largely underproduced for all codes except for U&lt;sc&gt;CLCHEM&lt;/sc&gt;, for which a higher amount of atomic C is available during the translucent cloud phase of the models. Large differences in the predicted abundances are found at very low dust temperatures (T&lt;sub&gt;dust&lt;/sub&gt;&lt;12 K) between diffusive and non-diffusive chemistry codes. This is due to the fact that non-diffusive chemistry takes over diffusive chemistry at such low T&lt;sub&gt;dust&lt;/sub&gt;. This could explain the rather constant ice chemical composition found in Chamaeleon I and other dense cores despite the different visual extinctions probed.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2206516</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>EDP Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>