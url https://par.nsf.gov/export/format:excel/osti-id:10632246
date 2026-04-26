--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10632246</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevLett.135.032301</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Correspondence between Color Glass Condensate and High-Twist Formalism</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fu, Yu; Kang, Zhong-Bo; Salazar, Farid; Wang, Xin-Nian; Xing, Hongxi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0031-9007</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The color glass condensate (CGC) effective theory and the collinear factorization at high twist (HT) are two well-known frameworks describing perturbative QCD multiple scatterings in nuclear media. It has long been recognized that these two formalisms have their own domain of validity in different kinematic regions. Taking direct photon production in proton-nucleus collisions as an example, we clarify for the first time the relation between CGC and HT at the level of a physical observable. We show that the CGC formalism beyond shock-wave approximation, and with the Landau-Pomeranchuk-Migdal interference effect is consistent with the HT formalism in the transition region where they overlap. Such a unified picture paves the way for mapping out the phase diagram of parton density in nuclear medium from dilute to dense region.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945471</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>