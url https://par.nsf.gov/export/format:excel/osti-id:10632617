--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10632617</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22318/icls2025.426900</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Role of Science Proficiency in Students’ Engagement with Computational Modeling Practices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Basu, Satabdi; Rachmatullah, Arif; Jain, Shruti; Lee, Keun-Woo; McElhaney, Kevin W</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>908 to 916</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-9906980-3-1</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Computational modeling of scientific systems is a powerful approach for fostering science and computational thinking (CT) proficiencies. However, the role of programming activities for this synergistic learning remains unclear. This paper examines alternative ways to engage with computational models (CM) beyond programming. Students participated in an integrated Science, Engineering, and Computational Modeling unit through one of three distinct instructional versions: Construct a CM, Interpret-and-Evaluate a CM, and Explore-and-Evaluate a simulation. Analyzing 188 student responses to a science+CT embedded assessment task, we investigate how science proficiency and instructional versions related to pseudocode interpretation and debugging performances. We found that students in the Explore-and-Evaluate a simulation outperformed students in the programming-based versions on the CT assessment items. Additionally, science proficiency strongly predicted students’ CT performance, unlike prior programming experience. These results highlight the promise of diverse approaches for fostering CT practices with implications for STEM+C instruction and assessment design.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2055597</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>https://repository.isls.org//handle/1/11820</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>