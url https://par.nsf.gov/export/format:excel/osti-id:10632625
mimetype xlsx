--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10632625</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3701731</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>WTDUN: Wavelet Tree-Structured Sampling and Deep Unfolding Network for Image Compressed Sensing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Han, Kai; Wang, Jin; Shi, Yunhui; Cai, HanQin; Ling, Nam; Yin, Baocai</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Multimedia Computing, Communications, and Applications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 22</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1551-6857</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Deep unfolding networks have gained increasing attention in the field of compressed sensing (CS) owing to their theoretical interpretability and superior reconstruction performance. However, most existing deep unfolding methods often face the following issues: (1) they learn directly from single-channel images, leading to a simple feature representation that does not fully capture complex features; and (2) they treat various image components uniformly, ignoring the characteristics of different components. To address these issues, we propose a novel wavelet-domain deep unfolding framework named WTDUN, which operates directly on the multi-scale wavelet sub-bands. Our method utilizes the intrinsic sparsity and multi-scale structure of wavelet coefficients to achieve a tree-structured sampling and reconstruction, effectively capturing and highlighting the most important features within images. Specifically, the design of tree-structured reconstruction aims to capture the inter-dependencies among the multi-scale sub-bands, enabling the identification of both fine and coarse features, which can lead to a marked improvement in reconstruction quality. Furthermore, a wavelet domain adaptive sampling method is proposed to greatly improve the sampling capability, which is realized by assigning measurements to each wavelet sub-band based on its importance. Unlike pure deep learning methods that treat all components uniformly, our method introduces a targeted focus on important sub-bands, considering their energy and sparsity. This targeted strategy lets us capture key information more efficiently while discarding less important information, resulting in a more effective and detailed reconstruction. Extensive experimental results on various datasets validate the superior performance of our proposed method.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2304489</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>