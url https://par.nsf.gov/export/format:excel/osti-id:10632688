--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10632688</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v38i9.28862</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Altruism in Facility Location Problems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhou, Houyu; Chan, Hau; Li, Minming</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>9993 to 10001</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We study the facility location problems (FLPs) with altruistic agents who act to benefit others in their affiliated groups. Our aim is to design mechanisms that elicit true locations from the agents in different overlapping groups and place a facility to serve agents to approximately optimize a given objective based on agents' costs to the facility. Existing studies of FLPs consider myopic agents who aim to minimize their own costs to the facility. We mainly consider altruistic agents with well-motivated group costs that are defined over costs incurred by all agents in their groups. Accordingly, we define Pareto strategyproofness to account for altruistic agents and their multiple group memberships with incomparable group costs. We consider mechanisms satisfying this strategyproofness under various combinations of the planner's objectives and agents' group costs. For each of these settings, we provide upper and lower bounds of approximation ratios of the mechanisms satisfying Pareto strategyproofness.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2302999; 2414554</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>